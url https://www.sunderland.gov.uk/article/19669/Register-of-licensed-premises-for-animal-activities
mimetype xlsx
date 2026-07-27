--- v0 (2026-06-17)
+++ v1 (2026-07-27)
@@ -6,93 +6,93 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sunderlandcitycouncil.sharepoint.com/sites/TW-SCC-NH-TSTDS/Shared Documents/TRADING STANDARDS/ANIMAL LICENSING/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1479" documentId="13_ncr:1_{61FDD48F-026C-455B-9C0F-B9270A29CC8F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{22807BCF-8227-4427-A153-468C1861FCCF}"/>
+  <xr:revisionPtr revIDLastSave="1575" documentId="13_ncr:1_{61FDD48F-026C-455B-9C0F-B9270A29CC8F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{570740A9-A7B3-4E9E-BC26-107EB4003A80}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{D97A1453-2EB5-47C2-A530-3F252FDFA9E0}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D97A1453-2EB5-47C2-A530-3F252FDFA9E0}"/>
   </bookViews>
   <sheets>
     <sheet name="Pet Shops" sheetId="2" r:id="rId1"/>
     <sheet name="Boarding Establishments" sheetId="1" r:id="rId2"/>
     <sheet name="Dog Breeders" sheetId="3" r:id="rId3"/>
     <sheet name="Hiring out Horses" sheetId="4" r:id="rId4"/>
     <sheet name="Keeping of Animals Exhibition" sheetId="5" r:id="rId5"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Boarding Establishments'!$A$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Boarding Establishments'!$A$1:$H$15</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="225" uniqueCount="144">
   <si>
     <t>Trading Name</t>
   </si>
   <si>
     <t>Licence Type(s)</t>
   </si>
   <si>
     <t>Expiry Date</t>
   </si>
   <si>
     <t>Licence No.</t>
   </si>
   <si>
     <t>Pet Shop (Cat 2)</t>
   </si>
   <si>
     <t>Pets at Home Washington</t>
   </si>
   <si>
     <t>Pet Shop (Cat 3)</t>
   </si>
   <si>
     <t>Pets at Home Sunderland</t>
   </si>
   <si>
@@ -101,119 +101,89 @@
   <si>
     <t>31.12.2026</t>
   </si>
   <si>
     <t>Penshaw Aquatics</t>
   </si>
   <si>
     <t>31.12.2027</t>
   </si>
   <si>
     <t>No. of Animals</t>
   </si>
   <si>
     <t>VIP Pooches</t>
   </si>
   <si>
     <t>Home Boarder</t>
   </si>
   <si>
     <t>Comfy Tails</t>
   </si>
   <si>
     <t>Penshaw Dog Boarding</t>
   </si>
   <si>
-    <t>home Boarder</t>
-[...1 lines deleted...]
-  <si>
     <t>Janette's Pets</t>
   </si>
   <si>
     <t>Sexton Dogs</t>
   </si>
   <si>
     <t>Adventure Pups</t>
   </si>
   <si>
     <t>Dunny's Doodles</t>
   </si>
   <si>
     <t>DH4 Dog Walking and Boarding</t>
   </si>
   <si>
     <t>Terrace Tails Retreat</t>
   </si>
   <si>
     <t>Maddie and Me</t>
   </si>
   <si>
     <t>Springwell Dog Walking Services</t>
   </si>
   <si>
     <t>Cassidy Holidogs Retreat</t>
   </si>
   <si>
     <t>Kennel and Cattery</t>
   </si>
   <si>
     <t>Maid in the North East</t>
   </si>
   <si>
-    <t>26.02.2026</t>
-[...10 lines deleted...]
-  <si>
     <t>Pott's Pooches &amp; Ponies</t>
   </si>
   <si>
-    <t>29.04.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Poochie Playtime</t>
   </si>
   <si>
-    <t>16.05.2026</t>
-[...10 lines deleted...]
-  <si>
     <t>I Spend my Holidays at San &amp; Rob's</t>
   </si>
   <si>
     <t>17.08.2026</t>
   </si>
   <si>
     <t>It's Wuff Time</t>
   </si>
   <si>
     <t>08.12.2026</t>
   </si>
   <si>
     <t>One to One Dog Minding</t>
   </si>
   <si>
     <t>Stoneygate Kennels</t>
   </si>
   <si>
     <t>Denise's Dog Walking And Pet Sitting Service</t>
   </si>
   <si>
     <t>Aunty June's Holidays for Dogs</t>
   </si>
   <si>
     <t>26.01.2027</t>
@@ -263,182 +233,155 @@
   <si>
     <t>Home from Home Waggy Tails Care</t>
   </si>
   <si>
     <t>Whitehouse Dog Care</t>
   </si>
   <si>
     <t>Ferry Farm Boarding Kennels</t>
   </si>
   <si>
     <t>Alpha Omega</t>
   </si>
   <si>
     <t>06.03.2028</t>
   </si>
   <si>
     <t>Kelly Currie</t>
   </si>
   <si>
     <t>Decreasy Dogs</t>
   </si>
   <si>
     <t>Anne's little Treasures</t>
   </si>
   <si>
-    <t>18.04.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Nicholson's K9 Inn</t>
   </si>
   <si>
-    <t>27.04.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Toynbee Lhasa Apso</t>
   </si>
   <si>
     <t>13.01.2028</t>
   </si>
   <si>
     <t>Sunderland Training &amp; Education Farm</t>
   </si>
   <si>
     <t>Penshaw Equestrian Centre</t>
   </si>
   <si>
     <t>Tyne &amp; Wear Riding for the Disabled</t>
   </si>
   <si>
     <t>Down at the Farm</t>
   </si>
   <si>
     <t>16.10.2026</t>
   </si>
   <si>
     <t>Amanda's Creature Comforts</t>
   </si>
   <si>
     <t>01.08.2027</t>
   </si>
   <si>
     <t>Angela's Ark</t>
   </si>
   <si>
     <t>30.08.2027</t>
   </si>
   <si>
     <t>05.03.2028</t>
   </si>
   <si>
-    <t>13.04.2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Macs Comfy Sitting and Dog Walking</t>
   </si>
   <si>
     <t>By the Lead</t>
   </si>
   <si>
     <t>21.04.2027</t>
   </si>
   <si>
     <t>Richmond Exotics</t>
   </si>
   <si>
     <t>13.04.2028</t>
   </si>
   <si>
-    <t>18.05.2026</t>
-[...4 lines deleted...]
-  <si>
     <t>26.05.2027</t>
   </si>
   <si>
     <t>28.05.2027</t>
   </si>
   <si>
     <t>05.06.2027</t>
   </si>
   <si>
-    <t>08.03.2026</t>
-[...4 lines deleted...]
-  <si>
     <t>Kennel</t>
   </si>
   <si>
     <t>The Puppy Dog Palace Hotel</t>
   </si>
   <si>
     <t>30.06.2027</t>
   </si>
   <si>
     <t>Daisy's Doggy Day Care</t>
   </si>
   <si>
     <t>02.07.2026</t>
   </si>
   <si>
     <t>Barking Mad ( Durham and Sunderland Branch)</t>
   </si>
   <si>
     <t>Watch My Paws</t>
   </si>
   <si>
     <t>14.06.2028</t>
   </si>
   <si>
-    <t>Outdoor Doggies SR5</t>
-[...1 lines deleted...]
-  <si>
     <t>31.07.2026</t>
   </si>
   <si>
     <t>10.07.2027</t>
   </si>
   <si>
     <t>07.08.2028</t>
   </si>
   <si>
     <t>31.07.2027</t>
   </si>
   <si>
     <t>No frills dog walking</t>
   </si>
   <si>
     <t>17.07.2026</t>
   </si>
   <si>
-    <t>Jasper's Retreat Home Boarding Services</t>
-[...1 lines deleted...]
-  <si>
     <t>The Pet House</t>
   </si>
   <si>
     <t>Magic_Majky</t>
   </si>
   <si>
     <t>Home Border</t>
   </si>
   <si>
     <t>Little Lodgers</t>
   </si>
   <si>
     <t>13.08.2026</t>
   </si>
   <si>
     <t>Pawz On Patrol</t>
   </si>
   <si>
     <t>Wild and Free Equine</t>
   </si>
   <si>
     <t>18.08.2028</t>
   </si>
   <si>
     <t>214V2</t>
@@ -485,51 +428,102 @@
   <si>
     <t>22.01.2029</t>
   </si>
   <si>
     <t>Paws and Pastures</t>
   </si>
   <si>
     <t>28.01.2027</t>
   </si>
   <si>
     <t>11.02.2028</t>
   </si>
   <si>
     <t>09.03.2029</t>
   </si>
   <si>
     <t>Nelsons House</t>
   </si>
   <si>
     <t>26.02.2029</t>
   </si>
   <si>
     <t>The Barking Crew</t>
   </si>
   <si>
-    <t>Information correct as of 19th March 2026</t>
+    <t>18.04.2029</t>
+  </si>
+  <si>
+    <t>08.03.2028</t>
+  </si>
+  <si>
+    <t>27.04.2028</t>
+  </si>
+  <si>
+    <t>29.04.2029</t>
+  </si>
+  <si>
+    <t>Otto's Place Dog Minding Service</t>
+  </si>
+  <si>
+    <t>18.05.2029</t>
+  </si>
+  <si>
+    <t>16.05.2029</t>
+  </si>
+  <si>
+    <t>08.06.2029</t>
+  </si>
+  <si>
+    <t>Drivers Dogs</t>
+  </si>
+  <si>
+    <t>13.05.2027</t>
+  </si>
+  <si>
+    <t>Dogs Are Us</t>
+  </si>
+  <si>
+    <t>02.06.29</t>
+  </si>
+  <si>
+    <t>15.06.2027</t>
+  </si>
+  <si>
+    <t>No Frills Dog Walking</t>
+  </si>
+  <si>
+    <t>17.07.2028</t>
+  </si>
+  <si>
+    <t>279V</t>
+  </si>
+  <si>
+    <t>31.07.2028</t>
+  </si>
+  <si>
+    <t>Information correct as of 03 July 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -587,69 +581,72 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
@@ -938,1488 +935,1476 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{25F53740-CD38-47D3-B7C4-AB8DEAABD28C}">
   <dimension ref="A1:D8"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A8" sqref="A8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="23.140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="13.7109375" customWidth="1"/>
+    <col min="1" max="1" width="23.1796875" customWidth="1"/>
+    <col min="2" max="2" width="15.26953125" customWidth="1"/>
+    <col min="3" max="3" width="17.7265625" customWidth="1"/>
+    <col min="4" max="4" width="12.26953125" customWidth="1"/>
+    <col min="5" max="5" width="19.1796875" customWidth="1"/>
+    <col min="6" max="6" width="13.7265625" customWidth="1"/>
     <col min="7" max="7" width="59" customWidth="1"/>
-    <col min="8" max="8" width="29.5703125" customWidth="1"/>
+    <col min="8" max="8" width="29.54296875" customWidth="1"/>
     <col min="9" max="9" width="15" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="12" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" s="12" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="10" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:4" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="7" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="7">
         <v>217</v>
       </c>
     </row>
-    <row r="4" spans="1:4" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="7">
         <v>211</v>
       </c>
     </row>
-    <row r="5" spans="1:4" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:4" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="7">
         <v>265</v>
       </c>
     </row>
-    <row r="6" spans="1:4" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:4" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="7">
         <v>266</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A8" s="6" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{921B1DBC-7C40-44D1-BA10-73B9E85A4149}">
-  <dimension ref="A1:H73"/>
+  <dimension ref="A1:H71"/>
   <sheetViews>
-    <sheetView topLeftCell="A30" workbookViewId="0">
-      <selection activeCell="A61" sqref="A61"/>
+    <sheetView topLeftCell="A31" workbookViewId="0">
+      <selection activeCell="A59" sqref="A59"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="1"/>
-    <col min="2" max="2" width="23.7109375" customWidth="1"/>
+    <col min="2" max="2" width="23.7265625" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
-    <col min="4" max="4" width="11.5703125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="14.28515625" customWidth="1"/>
+    <col min="4" max="4" width="11.54296875" customWidth="1"/>
+    <col min="5" max="5" width="13.7265625" customWidth="1"/>
+    <col min="6" max="6" width="10.1796875" customWidth="1"/>
+    <col min="7" max="7" width="12.26953125" customWidth="1"/>
+    <col min="8" max="8" width="14.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:6" s="12" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F1" s="10"/>
     </row>
-    <row r="2" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="7" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>14</v>
+        <v>51</v>
       </c>
       <c r="C2" s="7" t="s">
-        <v>29</v>
+        <v>86</v>
       </c>
       <c r="D2" s="7">
-        <v>154</v>
+        <v>245</v>
       </c>
       <c r="E2" s="7">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A3" s="7" t="s">
-        <v>30</v>
+        <v>94</v>
       </c>
       <c r="B3" s="7" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="C3" s="7" t="s">
-        <v>32</v>
+        <v>95</v>
       </c>
       <c r="D3" s="7">
-        <v>181</v>
+        <v>251</v>
       </c>
       <c r="E3" s="7">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="7" t="s">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="7" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D4" s="7">
-        <v>232</v>
+        <v>253</v>
       </c>
       <c r="E4" s="7">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A5" s="7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="7" t="s">
-        <v>34</v>
+        <v>90</v>
       </c>
       <c r="D5" s="7">
-        <v>159</v>
+        <v>249</v>
       </c>
       <c r="E5" s="7">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="7" t="s">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="7" t="s">
-        <v>36</v>
+        <v>100</v>
       </c>
       <c r="D6" s="7">
-        <v>163</v>
+        <v>255</v>
       </c>
       <c r="E6" s="7">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A7" s="7" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="7" t="s">
-        <v>92</v>
+        <v>31</v>
       </c>
       <c r="D7" s="7">
-        <v>235</v>
+        <v>201</v>
       </c>
       <c r="E7" s="7">
         <v>3</v>
       </c>
     </row>
-    <row r="8" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A8" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C8" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D8" s="7">
+        <v>256</v>
+      </c>
+      <c r="E8" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C9" s="7" t="s">
+        <v>111</v>
+      </c>
+      <c r="D9" s="7">
+        <v>261</v>
+      </c>
+      <c r="E9" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C10" s="9" t="s">
+        <v>113</v>
+      </c>
+      <c r="D10" s="7">
+        <v>263</v>
+      </c>
+      <c r="E10" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D11" s="4">
+        <v>207</v>
+      </c>
+      <c r="E11" s="4">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="4" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C12" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="7">
+        <v>212</v>
+      </c>
+      <c r="E12" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="7">
+        <v>215</v>
+      </c>
+      <c r="E13" s="7">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="7">
+        <v>218</v>
+      </c>
+      <c r="E14" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="9" t="s">
+      <c r="B15" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C15" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="7">
+        <v>220</v>
+      </c>
+      <c r="E15" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A16"/>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.35">
+      <c r="A17" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C17" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="D8" s="7">
-[...2 lines deleted...]
-      <c r="E8" s="7">
+      <c r="D17" s="7">
+        <v>224</v>
+      </c>
+      <c r="E17" s="7">
         <v>4</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C9" s="7" t="s">
+      <c r="H17" s="3"/>
+    </row>
+    <row r="18" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>120</v>
+      </c>
+      <c r="D18" s="7">
+        <v>269</v>
+      </c>
+      <c r="E18" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="D9" s="7">
-[...160 lines deleted...]
-      <c r="A19" s="7" t="s">
+      <c r="B19" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D19" s="7">
-        <v>201</v>
+        <v>222</v>
       </c>
       <c r="E19" s="7">
         <v>3</v>
       </c>
     </row>
-    <row r="20" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A20" s="7" t="s">
-        <v>120</v>
+        <v>41</v>
       </c>
       <c r="B20" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D20" s="7">
-        <v>256</v>
+        <v>213</v>
       </c>
       <c r="E20" s="7">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+      <c r="H20" s="3"/>
+    </row>
+    <row r="21" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A21" s="7" t="s">
-        <v>129</v>
+        <v>43</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>14</v>
+        <v>44</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>130</v>
+        <v>45</v>
       </c>
       <c r="D21" s="7">
-        <v>261</v>
+        <v>226</v>
       </c>
       <c r="E21" s="7">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A22" s="7" t="s">
-        <v>131</v>
+        <v>75</v>
       </c>
       <c r="B22" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="C22" s="9" t="s">
-        <v>132</v>
+      <c r="C22" s="7" t="s">
+        <v>76</v>
       </c>
       <c r="D22" s="7">
-        <v>263</v>
+        <v>233</v>
       </c>
       <c r="E22" s="7">
         <v>3</v>
       </c>
     </row>
-    <row r="23" spans="1:8" s="4" customFormat="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E23" s="4">
+    <row r="23" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C23" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D23" s="7">
+        <v>281</v>
+      </c>
+      <c r="E23" s="7">
         <v>2</v>
       </c>
     </row>
-    <row r="24" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A24" s="7" t="s">
-        <v>44</v>
+        <v>83</v>
       </c>
       <c r="B24" s="7" t="s">
-        <v>14</v>
+        <v>82</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>9</v>
+        <v>138</v>
       </c>
       <c r="D24" s="7">
-        <v>212</v>
+        <v>283</v>
       </c>
       <c r="E24" s="7">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="7" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C25" s="7" t="s">
+        <v>79</v>
+      </c>
+      <c r="D25" s="7">
+        <v>237</v>
+      </c>
+      <c r="E25" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C26" s="7" t="s">
+        <v>80</v>
+      </c>
+      <c r="D26" s="7">
+        <v>238</v>
+      </c>
+      <c r="E26" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C27" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="D27" s="7">
+        <v>239</v>
+      </c>
+      <c r="E27" s="7">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="D28" s="7">
+        <v>192</v>
+      </c>
+      <c r="E28" s="7">
         <v>4</v>
       </c>
     </row>
-    <row r="25" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...29 lines deleted...]
-      <c r="E26" s="7">
+    <row r="29" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D29" s="7">
+        <v>242</v>
+      </c>
+      <c r="E29" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="7" t="s">
+        <v>84</v>
+      </c>
+      <c r="D30" s="7">
+        <v>243</v>
+      </c>
+      <c r="E30" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="7" t="s">
+        <v>93</v>
+      </c>
+      <c r="D31" s="7">
+        <v>250</v>
+      </c>
+      <c r="E31" s="7">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C32" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" s="7">
+        <v>198</v>
+      </c>
+      <c r="E32" s="7">
         <v>5</v>
       </c>
     </row>
-    <row r="27" spans="1:8" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...60 lines deleted...]
-      <c r="C31" s="7" t="s">
+    <row r="33" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="D33" s="7">
+        <v>258</v>
+      </c>
+      <c r="E33" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="7" t="s">
         <v>50</v>
       </c>
-      <c r="D31" s="7">
-[...8 lines deleted...]
-      <c r="A32" s="7" t="s">
+      <c r="B34" s="7" t="s">
         <v>51</v>
       </c>
-      <c r="B32" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="7" t="s">
+      <c r="C34" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="D32" s="7">
-[...32 lines deleted...]
-      </c>
       <c r="D34" s="7">
-        <v>233</v>
+        <v>205</v>
       </c>
       <c r="E34" s="7">
         <v>3</v>
       </c>
     </row>
-    <row r="35" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A35" s="7" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B35" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>94</v>
+        <v>107</v>
       </c>
       <c r="D35" s="7">
-        <v>237</v>
+        <v>260</v>
       </c>
       <c r="E35" s="7">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A36" s="7" t="s">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="B36" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
       <c r="D36" s="7">
-        <v>238</v>
+        <v>208</v>
       </c>
       <c r="E36" s="7">
         <v>3</v>
       </c>
     </row>
-    <row r="37" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A37" s="7" t="s">
-        <v>102</v>
+        <v>54</v>
       </c>
       <c r="B37" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>96</v>
+        <v>11</v>
       </c>
       <c r="D37" s="7">
-        <v>239</v>
+        <v>210</v>
       </c>
       <c r="E37" s="7">
         <v>5</v>
       </c>
     </row>
-    <row r="38" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A38" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" s="7">
+        <v>216</v>
+      </c>
+      <c r="E38" s="7">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="B38" s="7" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="7" t="s">
+      <c r="B39" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" s="4">
+        <v>219</v>
+      </c>
+      <c r="E39" s="4">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" s="4" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="41" spans="1:5" s="4" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>73</v>
+      </c>
+      <c r="D41" s="7">
+        <v>231</v>
+      </c>
+      <c r="E41" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C42" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="D38" s="7">
-[...2 lines deleted...]
-      <c r="E38" s="7">
+      <c r="D42" s="7">
+        <v>227</v>
+      </c>
+      <c r="E42" s="7">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A43" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="D43" s="7">
+        <v>275</v>
+      </c>
+      <c r="E43" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="7" t="s">
+        <v>88</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>89</v>
+      </c>
+      <c r="D44" s="7">
+        <v>246</v>
+      </c>
+      <c r="E44" s="7">
         <v>4</v>
       </c>
     </row>
-    <row r="39" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E39" s="7">
+    <row r="45" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="7" t="s">
+        <v>139</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C45" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="D45" s="7">
+        <v>284</v>
+      </c>
+      <c r="E45" s="7">
         <v>3</v>
       </c>
     </row>
-    <row r="40" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E40" s="7">
+    <row r="46" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="7" t="s">
+        <v>97</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>98</v>
+      </c>
+      <c r="C46" s="7" t="s">
+        <v>142</v>
+      </c>
+      <c r="D46" s="7">
+        <v>285</v>
+      </c>
+      <c r="E46" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C47" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="D47" s="7">
+        <v>248</v>
+      </c>
+      <c r="E47" s="7">
         <v>2</v>
       </c>
     </row>
-    <row r="41" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...46 lines deleted...]
-      <c r="E43" s="7">
+    <row r="48" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>116</v>
+      </c>
+      <c r="C48" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="D48" s="7">
+        <v>264</v>
+      </c>
+      <c r="E48" s="7">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="50" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C50" s="7" t="s">
+        <v>118</v>
+      </c>
+      <c r="D50" s="7">
+        <v>268</v>
+      </c>
+      <c r="E50" s="7">
         <v>2</v>
       </c>
     </row>
-    <row r="44" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...71 lines deleted...]
-      <c r="B48" s="7" t="s">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A51" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="C48" s="7" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="B51" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>85</v>
+        <v>124</v>
       </c>
       <c r="D51" s="7">
-        <v>231</v>
+        <v>273</v>
       </c>
       <c r="E51" s="7">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A52" s="7" t="s">
-        <v>16</v>
+        <v>123</v>
       </c>
       <c r="B52" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>67</v>
+        <v>122</v>
       </c>
       <c r="D52" s="7">
-        <v>227</v>
+        <v>271</v>
       </c>
       <c r="E52" s="7">
         <v>2</v>
       </c>
     </row>
-    <row r="53" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A53" s="7" t="s">
-        <v>105</v>
+        <v>28</v>
       </c>
       <c r="B53" s="7" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>106</v>
+        <v>129</v>
       </c>
       <c r="D53" s="7">
-        <v>246</v>
+        <v>277</v>
       </c>
       <c r="E53" s="7">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>132</v>
+      </c>
+      <c r="D54" s="14" t="s">
+        <v>141</v>
+      </c>
+      <c r="E54" s="7">
         <v>4</v>
       </c>
     </row>
-    <row r="54" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-    <row r="55" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A55" s="7" t="s">
+        <v>130</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C55" s="7" t="s">
+        <v>131</v>
+      </c>
+      <c r="D55" s="7">
+        <v>278</v>
+      </c>
+      <c r="E55" s="7">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A56" s="7" t="s">
+        <v>136</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C56" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D56" s="7">
+        <v>282</v>
+      </c>
+      <c r="E56" s="7">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C57" s="7" t="s">
         <v>133</v>
       </c>
-      <c r="B55" s="7" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="D57" s="7">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="E57" s="7">
         <v>2</v>
       </c>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="C58" s="7" t="s">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A58" s="7"/>
+      <c r="B58" s="7"/>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A59" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="D58" s="7">
-[...36 lines deleted...]
-      <c r="A73" s="2"/>
+    </row>
+    <row r="71" spans="1:1" x14ac:dyDescent="0.35">
+      <c r="A71" s="2"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:H1" xr:uid="{921B1DBC-7C40-44D1-BA10-73B9E85A4149}"/>
-[...1 lines deleted...]
-    <sortCondition ref="C2:C67"/>
+  <autoFilter ref="A1:H15" xr:uid="{921B1DBC-7C40-44D1-BA10-73B9E85A4149}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:D65">
+    <sortCondition ref="C2:C65"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3543E081-BAD6-4FC4-BC71-3856FA2E4F37}">
-  <dimension ref="A1:C10"/>
+  <dimension ref="A1:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+      <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="19" customWidth="1"/>
-    <col min="2" max="2" width="11.140625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="17.7109375" customWidth="1"/>
+    <col min="2" max="2" width="11.1796875" customWidth="1"/>
+    <col min="3" max="3" width="14.453125" customWidth="1"/>
+    <col min="4" max="4" width="17.7265625" customWidth="1"/>
     <col min="5" max="5" width="16" customWidth="1"/>
-    <col min="6" max="6" width="11.7109375" customWidth="1"/>
+    <col min="6" max="6" width="11.7265625" customWidth="1"/>
     <col min="7" max="7" width="64" customWidth="1"/>
-    <col min="8" max="8" width="33.42578125" customWidth="1"/>
-    <col min="9" max="9" width="13.5703125" customWidth="1"/>
+    <col min="8" max="8" width="33.453125" customWidth="1"/>
+    <col min="9" max="9" width="13.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="12" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" s="12" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:3" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="7" t="s">
-        <v>70</v>
+        <v>108</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>71</v>
+        <v>109</v>
       </c>
       <c r="C2" s="7">
-        <v>185</v>
-[...17 lines deleted...]
-      <c r="B4" s="7" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" s="7" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="C4" s="7">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A5" s="1"/>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A6" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" s="4">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="13" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B7" s="13" t="s">
+        <v>121</v>
+      </c>
+      <c r="C7" s="13">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="7" t="s">
         <v>128</v>
       </c>
-      <c r="C4" s="7">
-[...42 lines deleted...]
-        <v>145</v>
+      <c r="C8" s="7">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" s="13" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="10" spans="1:3" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="C10" s="7">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" s="7" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A12" s="6" t="s">
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BFCA547F-E49D-4737-95F7-8E4C72412B2B}">
-  <dimension ref="A1:C7"/>
+  <dimension ref="A1:C8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="A18" sqref="A18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="35.7109375" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="10.7109375" customWidth="1"/>
+    <col min="1" max="1" width="35.7265625" customWidth="1"/>
+    <col min="2" max="2" width="12.26953125" customWidth="1"/>
+    <col min="3" max="3" width="12.54296875" customWidth="1"/>
+    <col min="4" max="4" width="12.26953125" customWidth="1"/>
+    <col min="5" max="5" width="15.26953125" customWidth="1"/>
+    <col min="6" max="6" width="10.7265625" customWidth="1"/>
     <col min="7" max="7" width="37" customWidth="1"/>
-    <col min="8" max="8" width="38.7109375" customWidth="1"/>
-    <col min="9" max="9" width="13.5703125" customWidth="1"/>
+    <col min="8" max="8" width="38.7265625" customWidth="1"/>
+    <col min="9" max="9" width="13.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="12" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:3" s="12" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:3" s="7" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:3" s="7" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A2" s="7" t="s">
-        <v>76</v>
+        <v>65</v>
       </c>
       <c r="B2" s="7" t="s">
-        <v>97</v>
-[...9 lines deleted...]
-      <c r="B3" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="C3" s="7" t="s">
-[...8 lines deleted...]
-      <c r="B5" s="7" t="s">
+      <c r="C2" s="7" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" s="7" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="1:3" s="7" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="B4" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="C5" s="7" t="s">
-[...5 lines deleted...]
-        <v>145</v>
+      <c r="C4" s="7" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="7" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A6" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>127</v>
+      </c>
+      <c r="C6" s="7">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A7" s="7"/>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A8" s="6" t="s">
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1C9CF14-5BD4-4DEA-B98C-C46B4D90D412}">
   <dimension ref="A1:D10"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A14" sqref="A14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="25.7109375" customWidth="1"/>
-    <col min="2" max="2" width="16.5703125" customWidth="1"/>
+    <col min="1" max="1" width="25.7265625" customWidth="1"/>
+    <col min="2" max="2" width="16.54296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="12" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" s="12" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A1" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="10"/>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A2" s="7" t="s">
-        <v>79</v>
+        <v>67</v>
       </c>
       <c r="B2" s="8" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="C2" s="7">
         <v>174</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A3" s="7"/>
       <c r="B3" s="8"/>
       <c r="C3" s="7"/>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A4" s="7" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
       <c r="B4" s="8" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="C4" s="7">
         <v>203</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A5" s="13" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
       <c r="B5" s="13" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="C5" s="13">
         <v>204</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A6" s="13"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A7" s="13" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="B7" s="13" t="s">
-        <v>91</v>
+        <v>78</v>
       </c>
       <c r="C7" s="13">
         <v>234</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A8" s="13" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="B8" s="13" t="s">
-        <v>122</v>
+        <v>103</v>
       </c>
       <c r="C8" s="13">
         <v>257</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="13"/>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A10" s="6" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="0862de27-bf98-42c3-9af4-81ee2ef416fb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b760b020-d8bf-4040-a292-a0bca3fd292b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="529ac868-5e95-450e-9b65-763133a4ede8">
       <UserInfo>
         <DisplayName>Darren Coulton</DisplayName>
         <AccountId>40</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Kate Story</DisplayName>
         <AccountId>16</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Leo Caulfield</DisplayName>
         <AccountId>124</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BF56481A86A4704494CF6AE5CCE5AC8A" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="941ab218852c40d5b789b762d359b5a7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b760b020-d8bf-4040-a292-a0bca3fd292b" xmlns:ns3="529ac868-5e95-450e-9b65-763133a4ede8" xmlns:ns4="0862de27-bf98-42c3-9af4-81ee2ef416fb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8aa1b92db4e5541005cf23fa83b3e065" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b760b020-d8bf-4040-a292-a0bca3fd292b"/>
     <xsd:import namespace="529ac868-5e95-450e-9b65-763133a4ede8"/>
     <xsd:import namespace="0862de27-bf98-42c3-9af4-81ee2ef416fb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
@@ -2635,101 +2620,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DD4968A-88A9-4779-9704-C0FB9BA0FC58}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35F36419-85AA-450F-A3A8-D6A64EAA7303}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="b760b020-d8bf-4040-a292-a0bca3fd292b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="0862de27-bf98-42c3-9af4-81ee2ef416fb"/>
     <ds:schemaRef ds:uri="529ac868-5e95-450e-9b65-763133a4ede8"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B4E5142-5D9D-4D75-8EEC-083131A51A03}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b760b020-d8bf-4040-a292-a0bca3fd292b"/>
     <ds:schemaRef ds:uri="529ac868-5e95-450e-9b65-763133a4ede8"/>
     <ds:schemaRef ds:uri="0862de27-bf98-42c3-9af4-81ee2ef416fb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Pet Shops</vt:lpstr>
       <vt:lpstr>Boarding Establishments</vt:lpstr>
       <vt:lpstr>Dog Breeders</vt:lpstr>
       <vt:lpstr>Hiring out Horses</vt:lpstr>